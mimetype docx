--- v0 (2026-05-31)
+++ v1 (2026-10-10)
@@ -1,2709 +1,3478 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...7 lines deleted...]
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
   <w:body>
-    <w:p w:rsidR="007B47DA" w:rsidRDefault="00E57488">
+    <w:p w14:paraId="3030EA2C">
       <w:pPr>
-        <w:pStyle w:val="LO-Normal"/>
-        <w:ind w:left="4820"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5954"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="4962"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
-          <w:lang w:eastAsia="ar-SA"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Lietuvos Respublikos Vyriausybės</w:t>
-[...23 lines deleted...]
-        <w:t>Nr. 1133</w:t>
+        <w:t xml:space="preserve">                     Informacijos apie pažeidimus, </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007B47DA" w:rsidRDefault="00E57488">
+    <w:p w14:paraId="5F946403">
       <w:pPr>
-        <w:pStyle w:val="LO-Normal"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1984"/>
+          <w:tab w:val="left" w:pos="5954"/>
         </w:tabs>
-        <w:ind w:left="4820"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="4962"/>
+        <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:eastAsia="ar-SA"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:lang w:eastAsia="ar-SA"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>priedas</w:t>
+        <w:t xml:space="preserve">                     gautus vidiniu informacijos kanalu, </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007B47DA" w:rsidRDefault="007B47DA">
+    <w:p w14:paraId="5ACDB29C">
       <w:pPr>
-        <w:pStyle w:val="LO-Normal"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="6237"/>
-          <w:tab w:val="right" w:pos="8306"/>
+          <w:tab w:val="left" w:pos="5954"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="4962"/>
+        <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:eastAsia="lt-LT"/>
-[...68 lines deleted...]
-          <w:b/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     teikimo ir tvarkymo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aprašo </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2049FD9D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5954"/>
+          <w:tab w:val="left" w:pos="8110"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="4962"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                    1 priedas </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51933BF0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5954"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="4962"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="186F401B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
           <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(Pranešimo apie pažeidimą forma)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EFAFE15">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="62"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DF26742">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>PRANEŠIMAS APIE PAŽEIDIMĄ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007B47DA" w:rsidRDefault="007B47DA">
+    <w:p w14:paraId="57704417">
       <w:pPr>
-        <w:pStyle w:val="LO-Normal"/>
-[...3 lines deleted...]
-        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="62"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:b/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007B47DA" w:rsidRDefault="00E57488">
+    <w:p w14:paraId="08F0FC9A">
       <w:pPr>
-        <w:pStyle w:val="LO-Normal"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>20 ___ m. ______________ ___ d.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007B47DA" w:rsidRDefault="007B47DA">
+    <w:p w14:paraId="2017560C">
       <w:pPr>
-        <w:pStyle w:val="LO-Normal"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="38"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007B47DA" w:rsidRDefault="00E57488">
+    <w:p w14:paraId="3A4CC361">
       <w:pPr>
-        <w:pStyle w:val="LO-Normal"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
           <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>____________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007B47DA" w:rsidRDefault="00E57488">
+    <w:p w14:paraId="2DF042D8">
       <w:pPr>
-        <w:pStyle w:val="LO-Normal"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
           <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(vieta)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007B47DA" w:rsidRDefault="007B47DA">
+    <w:p w14:paraId="754133CE">
       <w:pPr>
-        <w:pStyle w:val="LO-Normal"/>
-[...3 lines deleted...]
-        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="62"/>
         <w:rPr>
-          <w:b/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
+        <w:tblStyle w:val="3"/>
         <w:tblW w:w="9045" w:type="dxa"/>
-        <w:tblBorders>
-[...7 lines deleted...]
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3379"/>
-        <w:gridCol w:w="1317"/>
+        <w:gridCol w:w="3377"/>
+        <w:gridCol w:w="1319"/>
         <w:gridCol w:w="4349"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007B47DA">
-[...2 lines deleted...]
-            <w:tcW w:w="9045" w:type="dxa"/>
+      <w:tr w14:paraId="399AA5DD">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9044" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
+              <w:top w:val="single" w:color="00000A" w:sz="8" w:space="0"/>
+              <w:left w:val="single" w:color="00000A" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:color="00000A" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="00000A" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
-          </w:tcPr>
-[...6 lines deleted...]
-              </w:tabs>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="113" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="616D4FC8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
               <w:t>Asmens, pranešančio apie pažeidimą, duomenys</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B47DA">
-[...17 lines deleted...]
-              </w:tabs>
+      <w:tr w14:paraId="3AF166C0">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3378" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="00000A" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:color="00000A" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="00000A" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="113" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7CD9F2F0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
               <w:t xml:space="preserve">Vardas, pavardė </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5666" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
-[...14 lines deleted...]
-                <w:b/>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="00000A" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="00000A" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="113" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5049D15B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B47DA">
-[...17 lines deleted...]
-              </w:tabs>
+      <w:tr w14:paraId="1DACD494">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3378" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="00000A" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:color="00000A" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="00000A" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="113" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="59FFB3A8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
               <w:t>Asmens kodas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5666" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
-[...14 lines deleted...]
-                <w:b/>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="00000A" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="00000A" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="113" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="419C210D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B47DA">
-[...17 lines deleted...]
-              </w:tabs>
+      <w:tr w14:paraId="2E87B938">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3378" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="00000A" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:color="00000A" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="00000A" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="113" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0A63F7FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
               <w:t>Darbovietė (su įstaiga siejantys ar sieję tarnybos, darbo ar sutartiniai santykiai)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5666" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
-[...14 lines deleted...]
-                <w:b/>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="00000A" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="00000A" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="113" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="382CECDD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B47DA">
-[...17 lines deleted...]
-              </w:tabs>
+      <w:tr w14:paraId="1A320E04">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3378" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="00000A" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:color="00000A" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="00000A" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="113" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="27D97881">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
               <w:t>Pareigos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5666" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
-[...14 lines deleted...]
-                <w:b/>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="00000A" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="00000A" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="113" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5CF0BA90">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B47DA">
-[...17 lines deleted...]
-              </w:tabs>
+      <w:tr w14:paraId="3F90A9E0">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3378" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="00000A" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:color="00000A" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="00000A" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="113" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0D5071EB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
               <w:t>Telefono Nr. (pastabos dėl susisiekimo)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5666" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
-[...14 lines deleted...]
-                <w:b/>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="00000A" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="00000A" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="113" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="622EFC44">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B47DA">
-[...17 lines deleted...]
-              </w:tabs>
+      <w:tr w14:paraId="751698A0">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3378" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="00000A" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:color="00000A" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="00000A" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="113" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2BD1C2CE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
               <w:t>Asmeninis el. paštas arba gyvenamosios vietos adresas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5666" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
-[...14 lines deleted...]
-                <w:b/>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="00000A" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="00000A" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="113" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="292B16CE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B47DA">
-[...2 lines deleted...]
-            <w:tcW w:w="9045" w:type="dxa"/>
+      <w:tr w14:paraId="794ED59F">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9044" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="00000A" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:color="00000A" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="00000A" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
-          </w:tcPr>
-[...6 lines deleted...]
-              </w:tabs>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="113" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7EEA3060">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
               <w:t>Informacija apie pažeidimą</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B47DA">
-[...2 lines deleted...]
-            <w:tcW w:w="9045" w:type="dxa"/>
+      <w:tr w14:paraId="1186EBA6">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="952" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9044" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="00000A" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:color="00000A" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="00000A" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-          </w:tcPr>
-[...7 lines deleted...]
-              </w:tabs>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="113" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6066339D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="29"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t>1.</w:t>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t>1.  Apie kokį pažeidimą pranešate? Kokio pobūdžio tai pažeidimas?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4BD6FBCE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="29" w:firstLine="62"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="1A1AB222">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9044" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="00000A" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:color="00000A" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="00000A" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="113" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="000B02AB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="29"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t>2.  Kas padarė šį pažeidimą? Kokie galėjo būti asmens motyvai darant pažeidimą?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="417218E9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="29" w:firstLine="62"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="513284BA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="29" w:firstLine="62"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="071620AC">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9044" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="00000A" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:color="00000A" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="00000A" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="113" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0D307EAC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="29"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t>3.  Pažeidimo padarymo vieta, laikas.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1878486E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="29" w:firstLine="62"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="597F636D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="29" w:firstLine="62"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="72FB913A">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9044" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="00000A" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:color="00000A" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="00000A" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="113" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="76F01250">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t>Duomenys apie pažeidimą padariusį asmenį ar asmenis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="7A788AC3">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3378" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="00000A" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:color="00000A" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="00000A" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="113" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="37FF5C2D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t>Vardas, pavardė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5666" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="00000A" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="00000A" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="113" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5A7FF8CC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="330A09BF">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3378" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="00000A" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:color="00000A" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="00000A" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="113" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7D70672D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t>Darbovietė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5666" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="00000A" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="00000A" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="113" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5C3331CA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="0859D09B">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3378" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="00000A" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:color="00000A" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="00000A" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="113" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2324A56D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t>Pareigos</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5666" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="00000A" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="00000A" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="113" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4FEB138C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="5D4648C8">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9044" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="00000A" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:color="00000A" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="00000A" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="113" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="78A48F9D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="29"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t>4.  Ar yra kitų asmenų, kurie dalyvavo ar galėjo dalyvauti darant pažeidimą? Jei taip, nurodykite, kas jie.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C267AE9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="29" w:firstLine="62"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4B4626AB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="29" w:firstLine="62"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="0CCE45A4">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9044" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="00000A" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:color="00000A" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="00000A" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="113" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6C63189D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="29"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t>5.  Ar yra kitų pažeidimo liudininkų? Jei taip, pateikite jų kontaktinius duomenis.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="30B437D2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="29" w:firstLine="62"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="4FDE1BB8">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9044" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="00000A" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:color="00000A" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="00000A" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="113" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="60524997">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t>Duomenys apie pažeidimo liudininką ar liudininkus</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="3E7975E9">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3378" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="00000A" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:color="00000A" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="00000A" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="113" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="16DA30F9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t>Vardas, pavardė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5666" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="00000A" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="00000A" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="113" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4B956CBD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="580C5A65">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3378" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="00000A" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:color="00000A" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="00000A" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="113" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="54AD5106">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t>Pareigos</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5666" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="00000A" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="00000A" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="113" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="180A23CE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="44989878">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3378" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="00000A" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:color="00000A" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="00000A" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="113" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6CF4B63F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t>Darbovietė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5666" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="00000A" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="00000A" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="113" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="03007BC3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="3C611CC6">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3378" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="00000A" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:color="00000A" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="00000A" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="113" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2D1E0904">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t>Telefono Nr.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5666" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="00000A" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="00000A" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="113" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="744CABA0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="36152D76">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3378" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="00000A" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:color="00000A" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="00000A" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="113" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7499B74F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t>El. paštas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5666" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="00000A" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="00000A" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="113" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="481A5AAB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="240C163B">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9044" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="00000A" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:color="00000A" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="00000A" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="113" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="657DCB73">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="29"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t>6.  Kada pažeidimas buvo padarytas ir kada apie jį sužinojote arba jį pastebėjote?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="25F2F4D6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="29" w:firstLine="62"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="74A78B75">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5A9DFFEA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7A6F89F3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="4B4CAD13">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9044" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="00000A" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:color="00000A" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="00000A" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="113" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7EBD9F16">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="29"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t>7.  Kokius pažeidimą pagrindžiančius duomenis, galinčius padėti atlikti pažeidimo tyrimą, galėtumėte pateikti? Nurodykite pridedamus rašytinius ar kitus duomenis apie pažeidimą.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4B8CFE09">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="29" w:firstLine="62"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7AFA8099">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="29" w:firstLine="62"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="77246BE8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="29" w:firstLine="62"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="2F68AA32">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9044" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="00000A" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:color="00000A" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="00000A" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="113" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="57988D3D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="29"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t>8.  Ar apie šį pažeidimą jau esate kam nors pranešęs (-usi)? Jei pranešėte, kam buvo pranešta ir ar gavote atsakymą? Jei gavote atsakymą, nurodykite jo esmę.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="126F471D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="29" w:firstLine="62"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5207D0DE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="29" w:firstLine="62"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="10E4AA5F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="29" w:firstLine="62"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="71ACE9E3">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9044" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="00000A" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:color="00000A" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="00000A" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="113" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5D561608">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="29"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t>9.  Papildomos pastabos ir komentarai.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A9810E4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="29"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="46CCC874">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="29"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3932EAE0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="29"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="716959F4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="29" w:firstLine="62"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="478D574D">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9044" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="00000A" w:sz="8" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="113" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="11959A3C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="62"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="334AB183">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="MS Mincho" w:hAnsi="MS Mincho" w:eastAsia="MS Mincho" w:cs="MS Mincho"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t>☐</w:t>
             </w:r>
             <w:r>
-              <w:tab/>
-              <w:t>Apie kokį pažeidimą pranešate? Kokio pobūdžio tai pažeidimas?</w:t>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Patvirtinu, kad esu susipažinęs (-usi) su teisinėmis pasekmėmis už melagingos informacijos teikimą, o mano teikiama informacija yra teisinga.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007B47DA" w:rsidRDefault="007B47DA">
-[...44 lines deleted...]
-              <w:ind w:left="29"/>
+          <w:p w14:paraId="5388AD87">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3D760410">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t>1.</w:t>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t>Jei mano pranešimas nebus pripažintas atitinkančiu Lietuvos Respublikos pranešėjų apsaugos įstatymo reikalavimų, sutinku, kad jis būtų nagrinėjamas pagal bendras teisės aktų nuostatas, netaikant man pranešėjo apsaugos (pasirinkti vieną):</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7386A27D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="MS Mincho" w:hAnsi="MS Mincho" w:eastAsia="MS Mincho" w:cs="MS Mincho"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t>☐</w:t>
             </w:r>
             <w:r>
-              <w:tab/>
-              <w:t>Kas padarė šį pažeidimą? Kokie galėjo būti asmens motyvai darant pažeidimą?</w:t>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Taip</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007B47DA" w:rsidRDefault="007B47DA">
-[...44 lines deleted...]
-              <w:ind w:left="29"/>
+          <w:p w14:paraId="0F149CF5">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t>2.</w:t>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="MS Mincho" w:hAnsi="MS Mincho" w:eastAsia="MS Mincho" w:cs="MS Mincho"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t>☐</w:t>
             </w:r>
             <w:r>
-              <w:tab/>
-              <w:t>Pažeidimo padarymo vieta, laikas.</w:t>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Ne</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007B47DA" w:rsidRDefault="007B47DA">
-[...18 lines deleted...]
-              <w:ind w:left="29"/>
+          <w:p w14:paraId="24D62D1C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B47DA">
-[...18 lines deleted...]
-              </w:tabs>
+      <w:tr w14:paraId="1B4E06B3">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4695" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="00000A" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:color="00000A" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="00000A" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="113" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="145AED6E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t>Duomenys apie pažeidimą padariusį asmenį ar asmenis</w:t>
-[...875 lines deleted...]
-            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
               <w:t>Data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4349" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="00000A" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="00000A" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-          </w:tcPr>
-[...6 lines deleted...]
-              </w:tabs>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="113" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7F53613C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
               <w:t>Parašas</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007B47DA" w:rsidRDefault="007B47DA">
-[...14 lines deleted...]
-              </w:tabs>
+          <w:p w14:paraId="3CC6378E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="62"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="527565AD">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3375" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B63B8C7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1320" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BB4632A">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4350" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="324D16EE">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="007B47DA" w:rsidRDefault="007B47DA">
+    <w:p w14:paraId="7CCA870B">
       <w:pPr>
-        <w:pStyle w:val="LO-Normal"/>
         <w:tabs>
           <w:tab w:val="center" w:pos="-7800"/>
-          <w:tab w:val="left" w:pos="6237"/>
-          <w:tab w:val="right" w:pos="8306"/>
+          <w:tab w:val="right" w:pos="709"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="007B47DA">
-[...3 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId9"/>
+    <w:p w14:paraId="00ABB21A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="-7800"/>
+          <w:tab w:val="right" w:pos="709"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55DC41B9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="-7800"/>
+          <w:tab w:val="right" w:pos="709"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DD22B79">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="4986"/>
+          <w:tab w:val="right" w:pos="9972"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27560E84"/>
+    <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1701" w:header="567" w:footer="567" w:gutter="0"/>
-[...3 lines deleted...]
-      <w:docGrid w:linePitch="600" w:charSpace="32768"/>
+      <w:pgMar w:top="1134" w:right="567" w:bottom="1134" w:left="1701" w:header="567" w:footer="567" w:gutter="0"/>
+      <w:cols w:space="1296" w:num="1"/>
+      <w:docGrid w:linePitch="360" w:charSpace="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-[...1 lines deleted...]
-    <w:p w:rsidR="001D4EC4" w:rsidRDefault="001D4EC4">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
+  <w:endnote w:type="separator" w:id="0">
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
-  <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="001D4EC4" w:rsidRDefault="001D4EC4">
+  <w:endnote w:type="continuationSeparator" w:id="1">
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="400001FF" w:csb1="FFFF0000"/>
+  </w:font>
+  <w:font w:name="宋体">
+    <w:altName w:val="SimSun"/>
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000010" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Tahoma">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="SimSun">
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000006" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
-    <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="400001FF" w:csb1="FFFF0000"/>
   </w:font>
-  <w:font w:name="Lucida Sans Unicode">
-    <w:panose1 w:val="020B0602030504020204"/>
+  <w:font w:name="黑体">
+    <w:altName w:val="SimSun"/>
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000001" w:usb1="080E0000" w:usb2="00000010" w:usb3="00000000" w:csb0="00040000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
-    <w:notTrueType/>
+    <w:family w:val="modern"/>
     <w:pitch w:val="default"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="400001FF" w:csb1="FFFF0000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-[...1 lines deleted...]
-    <w:charset w:val="00"/>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="86"/>
     <w:family w:val="swiss"/>
-    <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A0002AEF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="200001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="等线">
+    <w:altName w:val="Microsoft YaHei"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="BA"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="200001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E0002AFF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="200001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Mincho">
+    <w:altName w:val="MS Gothic"/>
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Gothic">
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="4002009F" w:csb1="DFD70000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...32 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-[...1 lines deleted...]
-    <w:p w:rsidR="001D4EC4" w:rsidRDefault="001D4EC4">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
+  <w:footnote w:type="separator" w:id="0">
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="256" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="001D4EC4" w:rsidRDefault="001D4EC4">
+  <w:footnote w:type="continuationSeparator" w:id="1">
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="256" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
-<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-[...159 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:defaultTabStop w:val="720"/>
+  <w:documentProtection w:enforcement="0"/>
+  <w:defaultTabStop w:val="1296"/>
   <w:hyphenationZone w:val="396"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
-    <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
+    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
-    <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
+    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="007B47DA"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00E57488"/>
+    <w:rsidRoot w:val="00772ABB"/>
+    <w:rsid w:val="00381CB4"/>
+    <w:rsid w:val="005811BC"/>
+    <w:rsid w:val="00772ABB"/>
+    <w:rsid w:val="00A47965"/>
+    <w:rsid w:val="00C51D08"/>
+    <w:rsid w:val="00E65DE1"/>
+    <w:rsid w:val="00EC3419"/>
+    <w:rsid w:val="770D69C1"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="lt-LT"/>
+  <w:themeFontLang w:val="lt-LT" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:shapeDefaults>
-[...7 lines deleted...]
-  <w15:docId w15:val="{AADE7FF7-0801-423B-A116-16609C9A2C01}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-        <w:lang w:val="lt-LT" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
-[...371 lines deleted...]
-    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  <w:latentStyles w:count="260" w:defQFormat="0" w:defUnhideWhenUsed="1" w:defSemiHidden="1" w:defUIPriority="99" w:defLockedState="0">
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Normal"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="9" w:semiHidden="0" w:name="heading 1"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 2"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 3"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 4"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 5"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 6"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 7"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 8"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 9"/>
+    <w:lsdException w:uiPriority="99" w:name="index 1"/>
+    <w:lsdException w:uiPriority="99" w:name="index 2"/>
+    <w:lsdException w:uiPriority="99" w:name="index 3"/>
+    <w:lsdException w:uiPriority="99" w:name="index 4"/>
+    <w:lsdException w:uiPriority="99" w:name="index 5"/>
+    <w:lsdException w:uiPriority="99" w:name="index 6"/>
+    <w:lsdException w:uiPriority="99" w:name="index 7"/>
+    <w:lsdException w:uiPriority="99" w:name="index 8"/>
+    <w:lsdException w:uiPriority="99" w:name="index 9"/>
+    <w:lsdException w:uiPriority="39" w:name="toc 1"/>
+    <w:lsdException w:uiPriority="39" w:name="toc 2"/>
+    <w:lsdException w:uiPriority="39" w:name="toc 3"/>
+    <w:lsdException w:uiPriority="39" w:name="toc 4"/>
+    <w:lsdException w:uiPriority="39" w:name="toc 5"/>
+    <w:lsdException w:uiPriority="39" w:name="toc 6"/>
+    <w:lsdException w:uiPriority="39" w:name="toc 7"/>
+    <w:lsdException w:uiPriority="39" w:name="toc 8"/>
+    <w:lsdException w:uiPriority="39" w:name="toc 9"/>
+    <w:lsdException w:uiPriority="99" w:name="Normal Indent"/>
+    <w:lsdException w:uiPriority="99" w:name="footnote text"/>
+    <w:lsdException w:uiPriority="99" w:name="annotation text"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="99" w:semiHidden="0" w:name="header"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="99" w:semiHidden="0" w:name="footer"/>
+    <w:lsdException w:uiPriority="99" w:name="index heading"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="35" w:name="caption"/>
+    <w:lsdException w:uiPriority="99" w:name="table of figures"/>
+    <w:lsdException w:uiPriority="99" w:name="envelope address"/>
+    <w:lsdException w:uiPriority="99" w:name="envelope return"/>
+    <w:lsdException w:uiPriority="99" w:name="footnote reference"/>
+    <w:lsdException w:uiPriority="99" w:name="annotation reference"/>
+    <w:lsdException w:uiPriority="99" w:name="line number"/>
+    <w:lsdException w:uiPriority="99" w:name="page number"/>
+    <w:lsdException w:uiPriority="99" w:name="endnote reference"/>
+    <w:lsdException w:uiPriority="99" w:name="endnote text"/>
+    <w:lsdException w:uiPriority="99" w:name="table of authorities"/>
+    <w:lsdException w:uiPriority="99" w:name="macro"/>
+    <w:lsdException w:uiPriority="99" w:name="toa heading"/>
+    <w:lsdException w:uiPriority="99" w:name="List"/>
+    <w:lsdException w:uiPriority="99" w:name="List Bullet"/>
+    <w:lsdException w:uiPriority="99" w:name="List Number"/>
+    <w:lsdException w:uiPriority="99" w:name="List 2"/>
+    <w:lsdException w:uiPriority="99" w:name="List 3"/>
+    <w:lsdException w:uiPriority="99" w:name="List 4"/>
+    <w:lsdException w:uiPriority="99" w:name="List 5"/>
+    <w:lsdException w:uiPriority="99" w:name="List Bullet 2"/>
+    <w:lsdException w:uiPriority="99" w:name="List Bullet 3"/>
+    <w:lsdException w:uiPriority="99" w:name="List Bullet 4"/>
+    <w:lsdException w:uiPriority="99" w:name="List Bullet 5"/>
+    <w:lsdException w:uiPriority="99" w:name="List Number 2"/>
+    <w:lsdException w:uiPriority="99" w:name="List Number 3"/>
+    <w:lsdException w:uiPriority="99" w:name="List Number 4"/>
+    <w:lsdException w:uiPriority="99" w:name="List Number 5"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="10" w:semiHidden="0" w:name="Title"/>
+    <w:lsdException w:uiPriority="99" w:name="Closing"/>
+    <w:lsdException w:uiPriority="99" w:name="Signature"/>
+    <w:lsdException w:uiPriority="1" w:name="Default Paragraph Font"/>
+    <w:lsdException w:uiPriority="99" w:name="Body Text"/>
+    <w:lsdException w:uiPriority="99" w:name="Body Text Indent"/>
+    <w:lsdException w:uiPriority="99" w:name="List Continue"/>
+    <w:lsdException w:uiPriority="99" w:name="List Continue 2"/>
+    <w:lsdException w:uiPriority="99" w:name="List Continue 3"/>
+    <w:lsdException w:uiPriority="99" w:name="List Continue 4"/>
+    <w:lsdException w:uiPriority="99" w:name="List Continue 5"/>
+    <w:lsdException w:uiPriority="99" w:name="Message Header"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="11" w:semiHidden="0" w:name="Subtitle"/>
+    <w:lsdException w:uiPriority="99" w:name="Salutation"/>
+    <w:lsdException w:uiPriority="99" w:name="Date"/>
+    <w:lsdException w:uiPriority="99" w:name="Body Text First Indent"/>
+    <w:lsdException w:uiPriority="99" w:name="Body Text First Indent 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Note Heading"/>
+    <w:lsdException w:uiPriority="99" w:name="Body Text 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Body Text 3"/>
+    <w:lsdException w:uiPriority="99" w:name="Body Text Indent 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Body Text Indent 3"/>
+    <w:lsdException w:uiPriority="99" w:name="Block Text"/>
+    <w:lsdException w:uiPriority="99" w:name="Hyperlink"/>
+    <w:lsdException w:uiPriority="99" w:name="FollowedHyperlink"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="22" w:semiHidden="0" w:name="Strong"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="20" w:semiHidden="0" w:name="Emphasis"/>
+    <w:lsdException w:uiPriority="99" w:name="Document Map"/>
+    <w:lsdException w:uiPriority="99" w:name="Plain Text"/>
+    <w:lsdException w:uiPriority="99" w:name="E-mail Signature"/>
+    <w:lsdException w:uiPriority="99" w:name="Normal (Web)"/>
+    <w:lsdException w:uiPriority="99" w:name="HTML Acronym"/>
+    <w:lsdException w:uiPriority="99" w:name="HTML Address"/>
+    <w:lsdException w:uiPriority="99" w:name="HTML Cite"/>
+    <w:lsdException w:uiPriority="99" w:name="HTML Code"/>
+    <w:lsdException w:uiPriority="99" w:name="HTML Definition"/>
+    <w:lsdException w:uiPriority="99" w:name="HTML Keyboard"/>
+    <w:lsdException w:uiPriority="99" w:name="HTML Preformatted"/>
+    <w:lsdException w:uiPriority="99" w:name="HTML Sample"/>
+    <w:lsdException w:uiPriority="99" w:name="HTML Typewriter"/>
+    <w:lsdException w:uiPriority="99" w:name="HTML Variable"/>
+    <w:lsdException w:uiPriority="99" w:name="Normal Table"/>
+    <w:lsdException w:uiPriority="99" w:name="annotation subject"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Simple 1"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Simple 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Simple 3"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Classic 1"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Classic 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Classic 3"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Classic 4"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Colorful 1"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Colorful 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Colorful 3"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Columns 1"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Columns 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Columns 3"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Columns 4"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Columns 5"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Grid 1"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Grid 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Grid 3"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Grid 4"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Grid 5"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Grid 6"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Grid 7"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Grid 8"/>
+    <w:lsdException w:uiPriority="99" w:name="Table List 1"/>
+    <w:lsdException w:uiPriority="99" w:name="Table List 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Table List 3"/>
+    <w:lsdException w:uiPriority="99" w:name="Table List 4"/>
+    <w:lsdException w:uiPriority="99" w:name="Table List 5"/>
+    <w:lsdException w:uiPriority="99" w:name="Table List 6"/>
+    <w:lsdException w:uiPriority="99" w:name="Table List 7"/>
+    <w:lsdException w:uiPriority="99" w:name="Table List 8"/>
+    <w:lsdException w:uiPriority="99" w:name="Table 3D effects 1"/>
+    <w:lsdException w:uiPriority="99" w:name="Table 3D effects 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Table 3D effects 3"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Contemporary"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Elegant"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Professional"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Subtle 1"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Subtle 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Web 1"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Web 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Web 3"/>
+    <w:lsdException w:uiPriority="99" w:name="Balloon Text"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="39" w:semiHidden="0" w:name="Table Grid"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Theme"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="60" w:semiHidden="0" w:name="Light Shading"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="61" w:semiHidden="0" w:name="Light List"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="62" w:semiHidden="0" w:name="Light Grid"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="63" w:semiHidden="0" w:name="Medium Shading 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="64" w:semiHidden="0" w:name="Medium Shading 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="65" w:semiHidden="0" w:name="Medium List 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="66" w:semiHidden="0" w:name="Medium List 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="67" w:semiHidden="0" w:name="Medium Grid 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="68" w:semiHidden="0" w:name="Medium Grid 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="69" w:semiHidden="0" w:name="Medium Grid 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="70" w:semiHidden="0" w:name="Dark List"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="71" w:semiHidden="0" w:name="Colorful Shading"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="72" w:semiHidden="0" w:name="Colorful List"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="73" w:semiHidden="0" w:name="Colorful Grid"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="60" w:semiHidden="0" w:name="Light Shading Accent 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="61" w:semiHidden="0" w:name="Light List Accent 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="62" w:semiHidden="0" w:name="Light Grid Accent 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="63" w:semiHidden="0" w:name="Medium Shading 1 Accent 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="64" w:semiHidden="0" w:name="Medium Shading 2 Accent 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="65" w:semiHidden="0" w:name="Medium List 1 Accent 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="66" w:semiHidden="0" w:name="Medium List 2 Accent 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="67" w:semiHidden="0" w:name="Medium Grid 1 Accent 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="68" w:semiHidden="0" w:name="Medium Grid 2 Accent 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="69" w:semiHidden="0" w:name="Medium Grid 3 Accent 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="70" w:semiHidden="0" w:name="Dark List Accent 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="71" w:semiHidden="0" w:name="Colorful Shading Accent 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="72" w:semiHidden="0" w:name="Colorful List Accent 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="73" w:semiHidden="0" w:name="Colorful Grid Accent 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="60" w:semiHidden="0" w:name="Light Shading Accent 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="61" w:semiHidden="0" w:name="Light List Accent 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="62" w:semiHidden="0" w:name="Light Grid Accent 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="63" w:semiHidden="0" w:name="Medium Shading 1 Accent 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="64" w:semiHidden="0" w:name="Medium Shading 2 Accent 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="65" w:semiHidden="0" w:name="Medium List 1 Accent 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="66" w:semiHidden="0" w:name="Medium List 2 Accent 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="67" w:semiHidden="0" w:name="Medium Grid 1 Accent 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="68" w:semiHidden="0" w:name="Medium Grid 2 Accent 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="69" w:semiHidden="0" w:name="Medium Grid 3 Accent 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="70" w:semiHidden="0" w:name="Dark List Accent 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="71" w:semiHidden="0" w:name="Colorful Shading Accent 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="72" w:semiHidden="0" w:name="Colorful List Accent 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="73" w:semiHidden="0" w:name="Colorful Grid Accent 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="60" w:semiHidden="0" w:name="Light Shading Accent 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="61" w:semiHidden="0" w:name="Light List Accent 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="62" w:semiHidden="0" w:name="Light Grid Accent 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="63" w:semiHidden="0" w:name="Medium Shading 1 Accent 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="64" w:semiHidden="0" w:name="Medium Shading 2 Accent 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="65" w:semiHidden="0" w:name="Medium List 1 Accent 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="66" w:semiHidden="0" w:name="Medium List 2 Accent 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="67" w:semiHidden="0" w:name="Medium Grid 1 Accent 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="68" w:semiHidden="0" w:name="Medium Grid 2 Accent 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="69" w:semiHidden="0" w:name="Medium Grid 3 Accent 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="70" w:semiHidden="0" w:name="Dark List Accent 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="71" w:semiHidden="0" w:name="Colorful Shading Accent 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="72" w:semiHidden="0" w:name="Colorful List Accent 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="73" w:semiHidden="0" w:name="Colorful Grid Accent 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="60" w:semiHidden="0" w:name="Light Shading Accent 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="61" w:semiHidden="0" w:name="Light List Accent 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="62" w:semiHidden="0" w:name="Light Grid Accent 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="63" w:semiHidden="0" w:name="Medium Shading 1 Accent 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="64" w:semiHidden="0" w:name="Medium Shading 2 Accent 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="65" w:semiHidden="0" w:name="Medium List 1 Accent 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="66" w:semiHidden="0" w:name="Medium List 2 Accent 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="67" w:semiHidden="0" w:name="Medium Grid 1 Accent 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="68" w:semiHidden="0" w:name="Medium Grid 2 Accent 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="69" w:semiHidden="0" w:name="Medium Grid 3 Accent 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="70" w:semiHidden="0" w:name="Dark List Accent 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="71" w:semiHidden="0" w:name="Colorful Shading Accent 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="72" w:semiHidden="0" w:name="Colorful List Accent 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="73" w:semiHidden="0" w:name="Colorful Grid Accent 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="60" w:semiHidden="0" w:name="Light Shading Accent 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="61" w:semiHidden="0" w:name="Light List Accent 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="62" w:semiHidden="0" w:name="Light Grid Accent 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="63" w:semiHidden="0" w:name="Medium Shading 1 Accent 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="64" w:semiHidden="0" w:name="Medium Shading 2 Accent 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="65" w:semiHidden="0" w:name="Medium List 1 Accent 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="66" w:semiHidden="0" w:name="Medium List 2 Accent 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="67" w:semiHidden="0" w:name="Medium Grid 1 Accent 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="68" w:semiHidden="0" w:name="Medium Grid 2 Accent 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="69" w:semiHidden="0" w:name="Medium Grid 3 Accent 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="70" w:semiHidden="0" w:name="Dark List Accent 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="71" w:semiHidden="0" w:name="Colorful Shading Accent 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="72" w:semiHidden="0" w:name="Colorful List Accent 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="73" w:semiHidden="0" w:name="Colorful Grid Accent 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="60" w:semiHidden="0" w:name="Light Shading Accent 6"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="61" w:semiHidden="0" w:name="Light List Accent 6"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="62" w:semiHidden="0" w:name="Light Grid Accent 6"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="63" w:semiHidden="0" w:name="Medium Shading 1 Accent 6"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="64" w:semiHidden="0" w:name="Medium Shading 2 Accent 6"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="65" w:semiHidden="0" w:name="Medium List 1 Accent 6"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="66" w:semiHidden="0" w:name="Medium List 2 Accent 6"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="67" w:semiHidden="0" w:name="Medium Grid 1 Accent 6"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="68" w:semiHidden="0" w:name="Medium Grid 2 Accent 6"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="69" w:semiHidden="0" w:name="Medium Grid 3 Accent 6"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="70" w:semiHidden="0" w:name="Dark List Accent 6"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="71" w:semiHidden="0" w:name="Colorful Shading Accent 6"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="72" w:semiHidden="0" w:name="Colorful List Accent 6"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="73" w:semiHidden="0" w:name="Colorful Grid Accent 6"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+    <w:pPr>
+      <w:spacing w:after="160" w:line="256" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="lt-LT" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:default="1" w:styleId="2">
     <w:name w:val="Default Paragraph Font"/>
-    <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:uiPriority w:val="1"/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="3">
     <w:name w:val="Normal Table"/>
-    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:uiPriority w:val="99"/>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
-    <w:name w:val="No List"/>
+  <w:style w:type="paragraph" w:styleId="4">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="1"/>
+    <w:link w:val="7"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...14 lines deleted...]
-    <w:qFormat/>
     <w:pPr>
-      <w:suppressAutoHyphens/>
-[...16 lines deleted...]
-      <w:suppressLineNumbers/>
       <w:tabs>
         <w:tab w:val="center" w:pos="4819"/>
         <w:tab w:val="right" w:pos="9638"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:kern w:val="2"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Kadroturinys">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal"/>
+  <w:style w:type="paragraph" w:styleId="5">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="1"/>
+    <w:link w:val="6"/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-  </w:style>
-[...2 lines deleted...]
-    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:suppressLineNumbers/>
       <w:tabs>
         <w:tab w:val="center" w:pos="4819"/>
         <w:tab w:val="right" w:pos="9638"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:kern w:val="2"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Lentelsturinys">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="6">
+    <w:name w:val="Antraštės Diagrama"/>
+    <w:basedOn w:val="2"/>
+    <w:link w:val="5"/>
     <w:qFormat/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
+    <w:uiPriority w:val="99"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="7">
+    <w:name w:val="Poraštė Diagrama"/>
+    <w:basedOn w:val="2"/>
+    <w:link w:val="4"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="99"/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="„Office“ tema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Calibri Light"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
@@ -2828,84 +3597,65 @@
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
-  <a:extraClrSchemeLst/>
-[...4 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
+  <Pages>2</Pages>
+  <Words>1369</Words>
+  <Characters>781</Characters>
+  <Lines>6</Lines>
+  <Paragraphs>4</Paragraphs>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...2 lines deleted...]
-  <Application>Microsoft Office Word</Application>
+  <ScaleCrop>false</ScaleCrop>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>2146</CharactersWithSpaces>
+  <Application>WPS Office_12.2.0.22549_F1E327BC-269C-435d-A152-05C5408002CA</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>5</Lines>
-[...22 lines deleted...]
-  <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-[...2 lines deleted...]
-  <dc:description/>
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
+  <dc:creator>Jolanta Glemžienė</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
-[...2 lines deleted...]
-  <dc:language>lt-LT</dc:language>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="KSOProductBuildVer">
+    <vt:lpwstr>1033-12.2.0.22549</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ICV">
+    <vt:lpwstr>39A8FCF8C56748C49185C4434985B5D6_13</vt:lpwstr>
+  </property>
+</Properties>
+</file>